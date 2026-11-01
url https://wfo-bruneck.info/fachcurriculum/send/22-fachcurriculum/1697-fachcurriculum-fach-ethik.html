--- v0 (2026-08-06)
+++ v1 (2026-11-01)
@@ -1,3940 +1,2935 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="32C49B3F" w14:textId="26543EBB" w:rsidR="00F46562" w:rsidRPr="009126DD" w:rsidRDefault="00F46562" w:rsidP="009126DD">
-[...3 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="76D10EAB" w14:textId="07F1F768" w:rsidR="00B24E69" w:rsidRPr="007401BF" w:rsidRDefault="00270562">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="ED7D31" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009126DD">
+      <w:r w:rsidRPr="007401BF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="ED7D31" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Fachcurriculum ETHIK – WFO Bruneck</w:t>
+        <w:t xml:space="preserve">WFO Bruneck – Innichen: Fachcurriculum </w:t>
+      </w:r>
+      <w:r w:rsidR="006744D5" w:rsidRPr="007401BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ethik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B60AC6A" w14:textId="665BEDC9" w:rsidR="009126DD" w:rsidRDefault="00F46562" w:rsidP="000F3EAD">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    <w:p w14:paraId="1B52C776" w14:textId="1FBE6FE7" w:rsidR="00841859" w:rsidRDefault="00841859">
+      <w:r>
+        <w:t xml:space="preserve">in Bezug auf die Rahmenrichtlinien des Landes (BLR vom 13.12.2010, Nr. 2040 und </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3429A">
+        <w:t>10.04. 2012, Nr. 533)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0A36A8" w14:textId="77777777" w:rsidR="00E75521" w:rsidRPr="002C0CC1" w:rsidRDefault="00E75521" w:rsidP="00E75521">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F46562">
+      <w:r w:rsidRPr="002C0CC1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Einführung zum Fachcurriculum </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32960F8B" w14:textId="77777777" w:rsidR="00195DFB" w:rsidRPr="00195DFB" w:rsidRDefault="00195DFB" w:rsidP="00195DFB">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+    <w:p w14:paraId="75DFAC96" w14:textId="77777777" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="00E75521">
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Der Ethikunterricht an der Wirtschaftsfachoberschule Bruneck ist ein neues Fachangebot, das jungen Menschen Orientierung in einer komplexen, pluralistischen Gesellschaft ermöglichen soll. Er versteht sich als Raum des gemeinsamen Nachdenkens, Fragens und Diskutierens und will die Schülerinnen und Schüler befähigen, ethische Fragen ihres Lebens und der Gesellschaft kritisch zu reflektieren und zu verantworten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20ECE384" w14:textId="77777777" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="00E75521">
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Im Zentrum steht die Frage: „Wie wollen wir leben?“ – in persönlicher, sozialer, wirtschaftlicher und globaler Perspektive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE0FD85" w14:textId="77777777" w:rsidR="00E75521" w:rsidRPr="002C0CC1" w:rsidRDefault="00E75521" w:rsidP="00E75521">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...305 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="27"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>innen und verantwortliche Wirtschaftsteilnehmer</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00195DFB">
+      </w:pPr>
+      <w:r w:rsidRPr="002C0CC1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>innen vorbereitet.</w:t>
+        <w:t xml:space="preserve">Pädagogische Zielsetzung </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449CEE42" w14:textId="4D796F68" w:rsidR="00195DFB" w:rsidRPr="009126DD" w:rsidRDefault="00195DFB" w:rsidP="00195DFB">
-[...167 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="646AA47E" w14:textId="156EB724" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Identität stärken: Schülerinnen und Schüler sollen lernen, ihre eigenen Werte, Haltungen und Lebensentwürfe bewusst wahrzunehmen und auszudrücken. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C76E31" w14:textId="77777777" w:rsidR="00195DFB" w:rsidRPr="00195DFB" w:rsidRDefault="00195DFB" w:rsidP="00195DFB">
-      <w:pPr>
+    <w:p w14:paraId="6A35530F" w14:textId="2C652C85" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...15 lines deleted...]
-        <w:t>3. Klasse: „Wozu brauchen wir Ethik?“ – Glück, Gerechtigkeit und Wirtschaftsethik.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Dialog fördern: Der Ethikunterricht schafft ein Forum, in dem unterschiedliche Meinungen, Kulturen und Weltanschauungen respektvoll begegnen können. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DAFF1B" w14:textId="77777777" w:rsidR="00195DFB" w:rsidRPr="00195DFB" w:rsidRDefault="00195DFB" w:rsidP="00195DFB">
-      <w:pPr>
+    <w:p w14:paraId="1AC045C3" w14:textId="26F2FAFB" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Verantwortung lernen: Durch die Auseinandersetzung mit ethischen Fragen in Alltag, Wirtschaft, Politik und Gesellschaft sollen die Jugendlichen Verantwortung übernehmen lernen – für sich selbst, für Mitmenschen, für die Schöpfung und für zukünftige Generationen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D40FF1D" w14:textId="6508DBE2" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Urteilsfähigkeit entwickeln: Kritisches Denken und die Fähigkeit, zwischen Alternativen abzuwägen und begründete Entscheidungen zu treffen, werden gezielt gefördert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2187DAFF" w14:textId="77777777" w:rsidR="00E75521" w:rsidRPr="002C0CC1" w:rsidRDefault="00E75521" w:rsidP="00E75521">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00195DFB">
+      <w:r w:rsidRPr="002C0CC1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>4. Klasse: „Ethik als Verantwortung für die Zukunft“ – globale und wirtschaftliche Perspektiven.</w:t>
+        <w:t xml:space="preserve">Spezifische Ausrichtung an der WFO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54797637" w14:textId="77777777" w:rsidR="00195DFB" w:rsidRDefault="00195DFB" w:rsidP="00195DFB">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+    <w:p w14:paraId="73E92BD8" w14:textId="77777777" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="00E75521">
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Als Wirtschaftsfachoberschule bietet die WFO Bruneck einen besonderen Kontext: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5343FB0C" w14:textId="195E3397" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Ethik und Wirtschaft – Themen wie Fairtrade, soziale Unternehmensverantwortung, Steuermoral oder Korruption spielen eine zentrale Rolle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7202E5AE" w14:textId="11E97CF0" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Globalität – internationale Zusammenhänge (Migration, Nachhaltigkeit, Menschenrechte) sind für die Berufswelt der Schülerinnen und Schüler entscheidend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74323ABF" w14:textId="4FDB2F6A" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Berufsvorbereitung – der Unterricht greift ethische Fragen der Arbeitswelt, der Digitalisierung und der Medienkompetenz auf. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46049903" w14:textId="77777777" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="00E75521">
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">So verbindet der Ethikunterricht Allgemeinbildung mit einer praxisnahen Reflexion, die die Jugendlichen auf ihr zukünftiges Leben als mündige Bürgerinnen und verantwortliche Wirtschaftsteilnehmerinnen vorbereitet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396EEA06" w14:textId="77777777" w:rsidR="00E75521" w:rsidRPr="002C0CC1" w:rsidRDefault="00E75521" w:rsidP="00E75521">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00195DFB">
+      <w:r w:rsidRPr="002C0CC1">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Diese Einführung schafft Motivation, Orientierung und eine gemeinsame Grundlage für den weiteren Lernweg.</w:t>
+        <w:t xml:space="preserve">Didaktisch-methodische Leitlinien </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601FB45D" w14:textId="77777777" w:rsidR="009126DD" w:rsidRDefault="009126DD" w:rsidP="00195DFB">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+    <w:p w14:paraId="6F14AB2A" w14:textId="10780BA6" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Schülerorientierung: Ethik knüpft an die Lebenswelt der Jugendlichen an und behandelt Fragen, die sie selbst bewegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F752F0" w14:textId="0E7C3CE6" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Dialogische Methoden: Diskussionen, Debatten, philosophische Gespräche, Rollenspiele und Fallanalysen stehen im Mittelpunkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59356B39" w14:textId="652DFB68" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Handlungsorientierung: Ethisches Lernen geschieht durch Projekte, kreative Beiträge (z. B. Podcasts, Plakate, Videos) und konkrete Handlungsimpulse im schulischen Umfeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715F3FB9" w14:textId="440F3349" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Interdisziplinarität: Vernetzung mit BWL, Recht, Geschichte, Religion und Sprachen stärkt die Relevanz und Ganzheitlichkeit des Faches. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1C8A20" w14:textId="77777777" w:rsidR="00E75521" w:rsidRPr="002C0CC1" w:rsidRDefault="00E75521" w:rsidP="00E75521">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002C0CC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Einführung in jeder Klassenstufe </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1D5E03B1" w14:textId="77777777" w:rsidR="009126DD" w:rsidRDefault="009126DD" w:rsidP="00195DFB">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+    <w:p w14:paraId="57EBD972" w14:textId="77777777" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="00E75521">
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Da das Fach neu eingeführt wird, erhält jede Klassenstufe eine Einstiegseinheit, in der Grundlagen der Ethik erarbeitet werden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E01D2F1" w14:textId="5C7DF7CB" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">2. Klasse: „Was ist Ethik?“ – Alltagsfragen von richtig und falsch, einfache </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E75521">
+        <w:t>Dilemmageschichten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770629EF" w14:textId="2D01384A" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">3. Klasse: „Wozu brauchen wir Ethik?“ – Glück, Gerechtigkeit und Wirtschaftsethik. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4283B37B" w14:textId="26130B52" w:rsidR="00E75521" w:rsidRPr="00E75521" w:rsidRDefault="00E75521" w:rsidP="002C0CC1">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">4. Klasse: „Ethik als Verantwortung für die Zukunft“ – globale und wirtschaftliche Perspektiven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC82DCC" w14:textId="5585D10F" w:rsidR="00E75521" w:rsidRDefault="00E75521">
+      <w:r w:rsidRPr="00E75521">
+        <w:t xml:space="preserve">Diese Einführung schafft Motivation, Orientierung und eine gemeinsame Grundlage für den weiteren Lernweg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57969F2E" w14:textId="2B211AE6" w:rsidR="00D3429A" w:rsidRPr="007401BF" w:rsidRDefault="00D3429A">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="ED7D31" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009126DD">
+      <w:r w:rsidRPr="007401BF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="ED7D31" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Klasse 2</w:t>
+        <w:t>Teil A</w:t>
+      </w:r>
+      <w:r w:rsidR="0050724D" w:rsidRPr="007401BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fach/allgemein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F661A3" w14:textId="2645972A" w:rsidR="0050724D" w:rsidRDefault="008421A6">
+      <w:r>
+        <w:t>Kompetenzen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5595CF50" w14:textId="0148B73D" w:rsidR="00904AA1" w:rsidRDefault="00904AA1">
+      <w:r>
+        <w:t>(am Ende der 4. Klasse oder am Ende de</w:t>
+      </w:r>
+      <w:r w:rsidR="00177317">
+        <w:t>s 1. Biennium und 4. Klasse)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblCellSpacing w:w="15" w:type="dxa"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4013"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6656"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F46562" w:rsidRPr="00F46562" w14:paraId="384AFABC" w14:textId="77777777" w:rsidTr="00F46562">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00700427" w14:paraId="74A582D8" w14:textId="77777777" w:rsidTr="00A370CE">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50FD6A21" w14:textId="4F13A885" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...16 lines deleted...]
-              <w:t>Kompetenz</w:t>
+          <w:p w14:paraId="77FA7C9A" w14:textId="3A53586A" w:rsidR="00700427" w:rsidRDefault="00177317">
+            <w:r>
+              <w:t>Kompetenzmodell und</w:t>
+            </w:r>
+            <w:r w:rsidR="00890CF3">
+              <w:t xml:space="preserve"> -bereiche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24DD6342" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...16 lines deleted...]
-              <w:t>Themen/Inhalte</w:t>
+          <w:p w14:paraId="5F8B0E03" w14:textId="2EA1B5F3" w:rsidR="00700427" w:rsidRDefault="00913EA2">
+            <w:r>
+              <w:t>Kompetenzen am Ende des 1. Bienniums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700427" w14:paraId="25F59C1E" w14:textId="77777777" w:rsidTr="00A370CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BBD072" w14:textId="5561B9B5" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t>Das Kompetenzmodell gliedert sich schulstufenübergreifend in vier inhaltsbezogene Kompetenzbereiche und fünf handlungsorientierte Kompetenzdimensionen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5BDFB1" w14:textId="77777777" w:rsidR="00CB32FA" w:rsidRDefault="00CB32FA" w:rsidP="008C691F"/>
+          <w:p w14:paraId="6D384F99" w14:textId="5316BCF5" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t xml:space="preserve">Kompetenzbereiche sind </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E93D58" w14:textId="7B34AF3B" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t>Inhaltsbereiche, die über alle Stufen hinweg relevant für das Lernen i</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB32FA">
+              <w:t xml:space="preserve">m </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Fach</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB32FA">
+              <w:t xml:space="preserve"> Ethik</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> sind. Sie sind nicht immer klar voneinander abgrenzbar, lassen jedoch in ihrer Gesamtheit das Profil des Faches erkennen:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FE32AA3" w14:textId="6094EEA6" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="00CB32FA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Menschsein: sich </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4FA3E9" w14:textId="77777777" w:rsidR="00CB32FA" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t>selbst begegnen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B302E64" w14:textId="05FB85FB" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="00CB32FA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zusammenleben: mit </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3270AB7D" w14:textId="77777777" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t>anderen leben</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276FA950" w14:textId="7B579FDA" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="00CB32FA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mensch, Natur und </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01BF1FCF" w14:textId="77777777" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t>Technik: der Welt begegnen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C33EF17" w14:textId="733DE7EB" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="00CB32FA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kultur und Religion: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F680340" w14:textId="0A62432A" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t>dem Leben begegnen</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB32FA">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7249E000" w14:textId="77777777" w:rsidR="00CB32FA" w:rsidRDefault="00CB32FA" w:rsidP="008C691F"/>
+          <w:p w14:paraId="24517A14" w14:textId="77777777" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t xml:space="preserve">Kompetenzdimensionen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="144D4623" w14:textId="635F2F9F" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t xml:space="preserve">beschreiben die Handlungsmodi der Aneignung der Kompetenzen und finden </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7388588C" w14:textId="77777777" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t xml:space="preserve">sich in den Bildungszielen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50B9D6AA" w14:textId="77777777" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>wieder:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="046D0F81" w14:textId="77777777" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="00730E17">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Wahrnehmen und </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F86FDF" w14:textId="77777777" w:rsidR="008C691F" w:rsidRDefault="008C691F" w:rsidP="008C691F">
+            <w:r>
+              <w:t>Perspektiven einnehmen:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3230CD" w14:textId="3F7AE3C6" w:rsidR="003B796B" w:rsidRDefault="008C691F" w:rsidP="003B796B">
+            <w:r>
+              <w:t>Situationen und Probleme der individuellen, sozialen und ökologischen Lebenswelt wahrnehmen, beschreiben und deuten</w:t>
+            </w:r>
+            <w:r w:rsidR="003B796B">
+              <w:t xml:space="preserve">, sich mit Denkweisen, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39872C6C" w14:textId="77777777" w:rsidR="003B796B" w:rsidRDefault="003B796B" w:rsidP="003B796B">
+            <w:r>
+              <w:t xml:space="preserve">Wertvorstellungen und </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C00022" w14:textId="77777777" w:rsidR="003B796B" w:rsidRDefault="003B796B" w:rsidP="003B796B">
+            <w:r>
+              <w:t xml:space="preserve">Lebenswelten anderer </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="435D4302" w14:textId="15A6279A" w:rsidR="003B796B" w:rsidRDefault="003B796B" w:rsidP="003B796B">
+            <w:r>
+              <w:t xml:space="preserve">auseinandersetzen sowie die eigene Position einordnen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27427647" w14:textId="77777777" w:rsidR="00167214" w:rsidRDefault="00167214" w:rsidP="003B796B"/>
+          <w:p w14:paraId="21DEDE6E" w14:textId="191520D8" w:rsidR="003B796B" w:rsidRDefault="003B796B" w:rsidP="003B796B">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Analysieren und Reflektieren:</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD66D1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ethisch-relevante Medien (mündlich überlieferte Aussagen, Texte, Bilder, Filme usw.) mit Hilfe fachspezifischer Terminologie und Methoden erschließen und verfassen.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD66D1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Wissen und Erfahrungen aus unterschiedlichen Fachgebieten und Lebensbereichen aufeinander beziehen und im Lichte ethischer Positionen reflektieren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BF0664" w14:textId="77777777" w:rsidR="00AD66D1" w:rsidRDefault="00AD66D1" w:rsidP="00AD66D1">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:ind w:left="360"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59656AA1" w14:textId="03838D92" w:rsidR="003B796B" w:rsidRDefault="003B796B" w:rsidP="003B796B">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Argumentieren und Urteilen:</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD66D1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>moralische und ethische Grundkonzepte darstellen, ihre historischen, sozioökonomischen und kulturellen Zusammenhänge verstehen.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87E10">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Argumente kritisch prüfen sowie eigenständige und begründete ethische Urteile fällen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E36052D" w14:textId="77777777" w:rsidR="00D87E10" w:rsidRDefault="00D87E10" w:rsidP="00D87E10"/>
+          <w:p w14:paraId="4616CC0B" w14:textId="21095978" w:rsidR="003B796B" w:rsidRDefault="003B796B" w:rsidP="00FE0752">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Interagieren und Sich-Mitteilen:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87E10">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>eigene Gedankengänge und die anderer sachgemäß und sprachlich sensibel darstellen.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87E10">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Auseinandersetzungen auf argumentativer Grundlage konsens- und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>dissensfähig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> führen und mit Meinungsverschiedenheiten und Konflikten gewaltfrei umgehen.</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2D3E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Handlungsoptionen </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE0752">
+              <w:t>entwickeln</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD66D1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE0752">
+              <w:t>zu moralischen Problemen verantwortungsbewusst und ethisch reflektiert Stellung beziehen</w:t>
+            </w:r>
+            <w:r w:rsidR="001513B9">
+              <w:t>. E</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE0752">
+              <w:t>rworbene Kompetenzen zu eigenen Lebensentwürfen in Beziehung setzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C35AAB3" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...16 lines deleted...]
-              <w:t>Methoden/Beispiele</w:t>
+          <w:p w14:paraId="7CF222C4" w14:textId="58D217F0" w:rsidR="00694057" w:rsidRDefault="008241D1" w:rsidP="001D534F">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:r w:rsidR="00694057">
+              <w:t>Menschsein: sich selbst begegnen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702CB761" w14:textId="77777777" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="001D534F">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Der Schüler, die Schülerin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F94851A" w14:textId="0CC7FAF7" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="008241D1">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>• prüft Sinnangebote und Möglichkeiten der Lebensgestaltung in</w:t>
+            </w:r>
+            <w:r w:rsidR="008241D1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ihrem/seinem privaten und beruflichen Umfeld.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B32584B" w14:textId="3141C5D5" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="002164FE">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>• stellt philosophische Fragen und sucht Antworten darauf, u.a. in philosophischen Gesprächen. Sie/Er bedient sich dabei verschiedener Methoden des philosophischen Denkens und Erschließens.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="074B15F7" w14:textId="4F586E95" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="002164FE">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>• vertritt ihre/seine eigenen moralischen Positionen im Rahmen wachsender persönlicher Autonomie und entwickelt verantwortbare Handlungsoptionen in verschiedenen Anwendungskontexten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02DEF7B2" w14:textId="10A43E8E" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="002164FE">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>• vertritt in der Frage nach der Art und dem Ausmaß der Möglichkeit, als Mensch frei zu handeln und zu entscheiden, einen eigenen Standpunkt und kann diesen innerhalb der philosophischen Positionen und wissenschaftlichen Forschungsergebnisse</w:t>
+            </w:r>
+            <w:r w:rsidR="002164FE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>kontextualisieren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E00D50F" w14:textId="77777777" w:rsidR="007E6D31" w:rsidRDefault="007E6D31" w:rsidP="00694057">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ED12747" w14:textId="22D2E008" w:rsidR="00694057" w:rsidRDefault="007E6D31" w:rsidP="007E6D31">
+            <w:r>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:r w:rsidR="00694057">
+              <w:t>Zusammenleben: mit anderen leben</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78DCB0CC" w14:textId="77777777" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="007E6D31">
+            <w:r>
+              <w:t>Der Schüler, die Schülerin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E01C9A" w14:textId="5326A7E9" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="007E6D31">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>• unterscheidet und respektiert verschiedene Formen</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6D31">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>zwischenmenschlicher Beziehungen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E46DBEB" w14:textId="561F8BFD" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="007E6D31">
+            <w:r>
+              <w:t>• ist fähig, sich mit unterschiedlichen Lebensformen fragend und erkundend auseinanderzusetzen und verschiedene Auffassungen transparent und fair wiederzugeben.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33932280" w14:textId="45CA0D95" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="007E6D31">
+            <w:r>
+              <w:t>• findet im konstruktiven Diskurs tragfähige Lösungen für moralische und ethische Fragen, von denen sie/er selbst und andere betroffen sind. Dabei respektiert und berücksichtigt sie/er andere Sichtweisen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30873811" w14:textId="671F9AAD" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="007E6D31">
+            <w:r>
+              <w:t>• kann in verschiedenen Lebensbereichen gewaltfrei und konstruktiv kommunizieren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7DB258" w14:textId="77777777" w:rsidR="00F47718" w:rsidRDefault="00F47718" w:rsidP="007E6D31"/>
+          <w:p w14:paraId="4E7EB998" w14:textId="12CC163C" w:rsidR="00694057" w:rsidRDefault="00F47718" w:rsidP="007E6D31">
+            <w:r>
+              <w:t xml:space="preserve">c) </w:t>
+            </w:r>
+            <w:r w:rsidR="00694057">
+              <w:t>Mensch, Natur und Technik: der Welt begegnen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA2D8C1" w14:textId="77777777" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="00F47718">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Der Schüler, die Schülerin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB52902" w14:textId="1DB594F5" w:rsidR="00694057" w:rsidRDefault="00694057" w:rsidP="00F47718">
+            <w:r>
+              <w:t>• beurteilt den Umgang des Menschen mit seiner Umwelt,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47718">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>insbesondere mit Blick auf</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47718">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Tierhaltung,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47718">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Lebensgewohnheiten und Konsumverhalten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="584E4AB3" w14:textId="77777777" w:rsidR="00700427" w:rsidRDefault="00694057" w:rsidP="00F47718">
+            <w:r>
+              <w:t>• kann sich an gesellschaftlichen Diskursen beteiligen und</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47718">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>unterschiedliche Lösungsansätze analysieren und reflektieren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA02863" w14:textId="77777777" w:rsidR="00F15975" w:rsidRDefault="00F15975" w:rsidP="00F15975">
+            <w:r>
+              <w:t xml:space="preserve">• wendet Begriffe präzise und korrekt an, insbesondere </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="273A521B" w14:textId="77777777" w:rsidR="00F15975" w:rsidRDefault="00F15975" w:rsidP="00F15975">
+            <w:r>
+              <w:t>Fachbegriffe.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CBB317B" w14:textId="744FA59F" w:rsidR="00F15975" w:rsidRDefault="00F15975" w:rsidP="00F15975">
+            <w:r>
+              <w:t>• bildet sich zu moralischen Fragen der Gesellschaft und des gesellschaftlichen Zusammenlebens eine fundierte Meinung und berücksichtigt bei der Bewertung der Moralität von Handlungen die Maßstäbe verschiedener philosophischer Moraltheorien.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D1256A" w14:textId="77777777" w:rsidR="00564BCE" w:rsidRDefault="00564BCE" w:rsidP="00F15975"/>
+          <w:p w14:paraId="34664148" w14:textId="43CDD923" w:rsidR="00F15975" w:rsidRDefault="0071500E" w:rsidP="00F15975">
+            <w:r>
+              <w:t xml:space="preserve">d) </w:t>
+            </w:r>
+            <w:r w:rsidR="00F15975">
+              <w:t>Kultur und Religion: dem Leben begegnen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51E33BE6" w14:textId="77777777" w:rsidR="00F15975" w:rsidRDefault="00F15975" w:rsidP="00F15975">
+            <w:r>
+              <w:t>Der Schüler, die Schülerin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204C6ACB" w14:textId="57B05607" w:rsidR="00F15975" w:rsidRDefault="00F15975" w:rsidP="00F15975">
+            <w:r>
+              <w:t>• arbeitet den moralischen und ethischen Gehalt aus</w:t>
+            </w:r>
+            <w:r w:rsidR="0071500E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Glaubensgrundsätzen und religiösen Regeln an Beispielen heraus und erläutert die Konsequenzen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CB86A6" w14:textId="560074FC" w:rsidR="00F15975" w:rsidRDefault="00F15975" w:rsidP="00F15975">
+            <w:r>
+              <w:t>• bezieht eine eigene Position zu Glaube und Religion, insbesondere vor dem Hintergrund existenzieller Fragen und der Religionskritik.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="739E9636" w14:textId="25EF36B3" w:rsidR="00F15975" w:rsidRDefault="00F15975" w:rsidP="00F15975">
+            <w:r>
+              <w:t>• kann Beispiele möglicher Instrumentalisierung von Religion</w:t>
+            </w:r>
+            <w:r w:rsidR="0071500E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>identifizieren, analysieren und Stellung dazu nehmen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="196622A3" w14:textId="77777777" w:rsidR="00A25C20" w:rsidRDefault="00A25C20"/>
+    <w:p w14:paraId="1B5E8139" w14:textId="77A9517F" w:rsidR="008B5455" w:rsidRPr="007401BF" w:rsidRDefault="008B5455">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007401BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Methodisch-didaktische Grundsätze</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6656"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0052555B" w14:paraId="3F018D1F" w14:textId="77777777" w:rsidTr="00515663">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F25CBE" w14:textId="6A33235B" w:rsidR="0052555B" w:rsidRDefault="0052555B" w:rsidP="00515663">
+            <w:r>
+              <w:t>Lernformen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11E2790F" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...16 lines deleted...]
-              <w:t>Bewertung</w:t>
+          <w:p w14:paraId="03DC8C5D" w14:textId="1CC5AD50" w:rsidR="0052555B" w:rsidRDefault="0052555B" w:rsidP="00515663">
+            <w:r>
+              <w:t>Inhalt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F46562" w:rsidRPr="00F46562" w14:paraId="49605115" w14:textId="77777777" w:rsidTr="000F3EAD">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0052555B" w14:paraId="58E8C990" w14:textId="77777777" w:rsidTr="00515663">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F81C04F" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Die Schülerinnen und Schüler verstehen, was Ethik bedeutet, und setzen sich mit Grundfragen auseinander.</w:t>
+          <w:p w14:paraId="71FC18BB" w14:textId="77777777" w:rsidR="00460EA9" w:rsidRDefault="00460EA9" w:rsidP="00460EA9">
+            <w:r>
+              <w:t xml:space="preserve">Lernformen (Arbeitsformen, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F4DAF39" w14:textId="77777777" w:rsidR="00460EA9" w:rsidRDefault="00460EA9" w:rsidP="00460EA9">
+            <w:r>
+              <w:t xml:space="preserve">Schüleraktivität, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12481020" w14:textId="77777777" w:rsidR="00460EA9" w:rsidRDefault="00460EA9" w:rsidP="00460EA9">
+            <w:r>
+              <w:t xml:space="preserve">Individualisierung, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719F5D2F" w14:textId="77777777" w:rsidR="00460EA9" w:rsidRDefault="00460EA9" w:rsidP="00460EA9">
+            <w:r>
+              <w:t xml:space="preserve">Differenzierung, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3054EE" w14:textId="09C6D1CF" w:rsidR="0052555B" w:rsidRDefault="00460EA9" w:rsidP="00460EA9">
+            <w:r>
+              <w:t>Begabungsförderung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBB7184" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Was ist richtig/falsch? Unterschied Ethik – Moral – Recht – Religion</w:t>
+          <w:p w14:paraId="6E8FF2F1" w14:textId="77777777" w:rsidR="007766E2" w:rsidRDefault="007766E2" w:rsidP="007766E2">
+            <w:r>
+              <w:t xml:space="preserve">Bei den Lernformen stehen Abwechslung, Individualität, aber auch </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2367F566" w14:textId="77777777" w:rsidR="007766E2" w:rsidRDefault="007766E2" w:rsidP="007766E2">
+            <w:r>
+              <w:t xml:space="preserve">Ganzheitlichkeit im Mittelpunkt, weshalb den Schüler/innen ein </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74DD88EF" w14:textId="7BAF956E" w:rsidR="007766E2" w:rsidRDefault="007766E2" w:rsidP="007766E2">
+            <w:r>
+              <w:t>vielfältiges Angebot zur Verfügung steht. Einzel- oder Gruppenarbeit, offene Formen mit Aufgaben zum Auswählen</w:t>
+            </w:r>
+            <w:r w:rsidR="004D3D77">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Filme, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02ABCD58" w14:textId="490B5F16" w:rsidR="007766E2" w:rsidRDefault="007766E2" w:rsidP="007766E2">
+            <w:r>
+              <w:t xml:space="preserve">Kreativarbeit mit Texten und Bildern, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF04A8">
+              <w:t>g</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">estalterisches </w:t>
+            </w:r>
+            <w:r w:rsidR="004D3D77">
+              <w:t>Arbeiten</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF04A8">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F1654A" w14:textId="77777777" w:rsidR="007766E2" w:rsidRDefault="007766E2" w:rsidP="007766E2">
+            <w:r>
+              <w:t xml:space="preserve">einzelne Projekte in der Klassengemeinschaft und über die </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC783D4" w14:textId="77777777" w:rsidR="007766E2" w:rsidRDefault="007766E2" w:rsidP="007766E2">
+            <w:r>
+              <w:t xml:space="preserve">Klassengemeinschaft hinaus, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FED2D1E" w14:textId="326B124B" w:rsidR="0052555B" w:rsidRDefault="007766E2" w:rsidP="00AC3165">
+            <w:r>
+              <w:t>Vortragen von Recherchen und Referaten</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC3165">
+              <w:t xml:space="preserve"> usw.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC0095" w14:paraId="493AF62E" w14:textId="77777777" w:rsidTr="00515663">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFCE6B0" w14:textId="4B52F9F3" w:rsidR="00CC0095" w:rsidRDefault="00CC0095" w:rsidP="00460EA9">
+            <w:r>
+              <w:t>Lehrformen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74FE8E1F" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...27 lines deleted...]
-              <w:t>“, Plakataktion „Das finde ich richtig/falsch“</w:t>
+          <w:p w14:paraId="732ABA53" w14:textId="25D0BCD1" w:rsidR="00CC0095" w:rsidRDefault="00657D2D" w:rsidP="00657D2D">
+            <w:r>
+              <w:t>Frontalunterricht</w:t>
+            </w:r>
+            <w:r w:rsidR="00584FC3">
+              <w:t xml:space="preserve"> in Ausnahmefällen</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, Einzel- Gruppenarbeiten, Präsentationen, Übungen, Workshop, Moderation, Exkursionen, Lehrausgänge und Lehrausflüge, Expertenunterricht</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC0095" w14:paraId="252975A9" w14:textId="77777777" w:rsidTr="00515663">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A5156A" w14:textId="7DA76321" w:rsidR="00CC0095" w:rsidRDefault="00D07F93" w:rsidP="00460EA9">
+            <w:r>
+              <w:t>Lernräume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="649F2BCD" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Mitarbeit, Reflexionsbeiträge</w:t>
+          <w:p w14:paraId="59B99AB1" w14:textId="28989662" w:rsidR="00914D06" w:rsidRDefault="009754CA" w:rsidP="00914D06">
+            <w:r>
+              <w:t xml:space="preserve">Der Unterricht findet zu einem guten Teil in den jeweiligen Klassenräumen statt. </w:t>
+            </w:r>
+            <w:r w:rsidR="00770DC4">
+              <w:t xml:space="preserve">Im Zuge </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6BB1">
+              <w:t>der Unterrichtsform „Lernen in Eigenverantwortung“ (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BE6BB1">
+              <w:t>LiE</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE6BB1">
+              <w:t>), sollen auch die Möglichkeiten</w:t>
+            </w:r>
+            <w:r w:rsidR="00D6148B">
+              <w:t xml:space="preserve"> außerhalb des Klassenraumes genutzt werden.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38335AA6" w14:textId="08C31AA5" w:rsidR="00CC0095" w:rsidRDefault="009754CA" w:rsidP="009754CA">
+            <w:r>
+              <w:t xml:space="preserve">Der Besuch einer Kirche, eines Friedhofes oder anderer sakralen Orte, sowie einer sozialen Einrichtung </w:t>
+            </w:r>
+            <w:r w:rsidR="00914D06">
+              <w:t xml:space="preserve">können </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ebenfalls im Rahmen des Möglichen statt</w:t>
+            </w:r>
+            <w:r w:rsidR="00914D06">
+              <w:t>finden</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F46562" w:rsidRPr="00F46562" w14:paraId="2D5F2C66" w14:textId="77777777" w:rsidTr="000F3EAD">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CC0095" w14:paraId="01017088" w14:textId="77777777" w:rsidTr="00515663">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1364E7" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Eigene Werte und Haltungen formulieren und begründen.</w:t>
+          <w:p w14:paraId="6DD40A12" w14:textId="18A55930" w:rsidR="00CC0095" w:rsidRDefault="0033156F" w:rsidP="00460EA9">
+            <w:r>
+              <w:t>Didaktisches Material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7612B653" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Identität, Werte, Rollen, Beziehungen</w:t>
+          <w:p w14:paraId="7A9353C4" w14:textId="0323A165" w:rsidR="00CC0095" w:rsidRDefault="005D1AC6" w:rsidP="007766E2">
+            <w:r>
+              <w:t>Als didaktisches Material</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2612">
+              <w:t xml:space="preserve"> dienen die Lernpakete zu den einzelnen Themenbereichen, Podcasts</w:t>
+            </w:r>
+            <w:r w:rsidR="00036A91">
+              <w:t>, Filme und Dokumentationen</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC16EC">
+              <w:t>, geeignete Apps</w:t>
+            </w:r>
+            <w:r w:rsidR="005C4486">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008060B2" w14:paraId="05D5444B" w14:textId="77777777" w:rsidTr="00515663">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="605B03CC" w14:textId="7159317E" w:rsidR="008060B2" w:rsidRDefault="00125D85" w:rsidP="00460EA9">
+            <w:r>
+              <w:t>Weiteres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46E98823" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="11785BA5" w14:textId="3C83E5A9" w:rsidR="00125D85" w:rsidRDefault="00125D85" w:rsidP="00125D85">
+            <w:r>
+              <w:t xml:space="preserve">Die Schüler/innen werden kontinuierlich zu eigenverantwortlichem Lernen angeregt: eigenständiges Recherchieren zu verschiedenen Themen, Reflektieren und Bilden einer eigenen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51607DC4" w14:textId="77777777" w:rsidR="00125D85" w:rsidRDefault="00125D85" w:rsidP="00125D85">
+            <w:r>
+              <w:t xml:space="preserve">Meinung. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAD9FB9" w14:textId="05B10B82" w:rsidR="008060B2" w:rsidRDefault="00125D85" w:rsidP="00125D85">
+            <w:r>
+              <w:t>Sie werden angeleitet und angeregt, eigenverantwortlich die verschiedensten Kanäle (Medien, Kreatives) zu nutzen, um der eigenen Haltung Ausdruck zu verleihen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A5E2DD6" w14:textId="77777777" w:rsidR="008B5455" w:rsidRDefault="008B5455"/>
+    <w:p w14:paraId="77C7E171" w14:textId="05CCBEC0" w:rsidR="005C4486" w:rsidRPr="007401BF" w:rsidRDefault="005C4486">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007401BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regelungen zur Bewertung</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6656"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BC3678" w14:paraId="74EC9F6E" w14:textId="77777777" w:rsidTr="00515663">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0369C57F" w14:textId="28BEFB29" w:rsidR="00BC3678" w:rsidRDefault="00BC3678" w:rsidP="00515663">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Bewertungsformen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08187578" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Reflexionstexte</w:t>
+          <w:p w14:paraId="52342F38" w14:textId="77777777" w:rsidR="00896C60" w:rsidRDefault="00896C60" w:rsidP="00896C60">
+            <w:r>
+              <w:t xml:space="preserve">Ziffernbewertung, verbale Bewertung, Rückmeldung, Anmerkung </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBB9FC1" w14:textId="1D3D6D27" w:rsidR="00BC3678" w:rsidRDefault="00896C60" w:rsidP="00896C60">
+            <w:r>
+              <w:t>und Mitteilung im digitalen Register</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F46562" w:rsidRPr="00F46562" w14:paraId="2871DF68" w14:textId="77777777" w:rsidTr="000F3EAD">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00BC3678" w14:paraId="069DCEF6" w14:textId="77777777" w:rsidTr="00515663">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37371A8C" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Unterschiedliche Lebens- und Weltanschauungen respektvoll vergleichen.</w:t>
+          <w:p w14:paraId="34AD2397" w14:textId="61AA7F74" w:rsidR="00BC3678" w:rsidRDefault="00B934E3" w:rsidP="00515663">
+            <w:r>
+              <w:t>Kompetenzüberprüfung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5802505D" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Umgang mit Vielfalt (Religionen, Kulturen, Gender, Menschenrechte)</w:t>
+          <w:p w14:paraId="1103D570" w14:textId="3CE6FA19" w:rsidR="00B934E3" w:rsidRDefault="00B934E3" w:rsidP="00B934E3">
+            <w:r>
+              <w:t>Für die Endbewertung relevant sind: Mitarbeit, Diskussionsbeiträge, Präsentationen, Bearbeiten und Verfassen von Texten, kreative Arbeiten, Mappenführung,</w:t>
+            </w:r>
+            <w:r w:rsidR="00040C30">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Kurztests, und Lernkontrollen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B1FD9CA" w14:textId="77777777" w:rsidR="00B934E3" w:rsidRDefault="00B934E3" w:rsidP="00B934E3">
+            <w:r>
+              <w:t xml:space="preserve">Ein besonderes Augenmerk wird sowohl auf eine respektvolle </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713B2F98" w14:textId="0FB8BAE7" w:rsidR="00BC3678" w:rsidRDefault="00B934E3" w:rsidP="00B934E3">
+            <w:r>
+              <w:t>Gesprächsform, als auch auf eine nicht diskriminierende Kommunikation und faire Interaktion gerichtet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08C29BE0" w14:textId="77777777" w:rsidR="00655BFC" w:rsidRDefault="00655BFC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1566D24B" w14:textId="4EE6D693" w:rsidR="00245838" w:rsidRPr="007401BF" w:rsidRDefault="00E43C02">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007401BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fächerverknüpfungen und fächerübergreifendes Curric</w:t>
+      </w:r>
+      <w:r w:rsidR="00245838" w:rsidRPr="007401BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ulum</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9628"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00245838" w14:paraId="3305A1F9" w14:textId="77777777" w:rsidTr="00245838">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FE774F" w14:textId="4E4C6016" w:rsidR="00ED0CC3" w:rsidRDefault="00ED0CC3" w:rsidP="00ED0CC3">
+            <w:r>
+              <w:t xml:space="preserve">Im Fach </w:t>
+            </w:r>
+            <w:r w:rsidR="0025595F">
+              <w:t>Ethik</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> sind Anknüpfungspunkte zu beinahe allen Fächern möglich; naheliegend ist die </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E310939" w14:textId="3E7EF463" w:rsidR="00ED0CC3" w:rsidRDefault="00ED0CC3" w:rsidP="001906D4">
+            <w:r>
+              <w:t xml:space="preserve">Zusammenarbeit mit den Fächern </w:t>
+            </w:r>
+            <w:r w:rsidR="0025595F">
+              <w:t xml:space="preserve">Religion, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Deutsch</w:t>
+            </w:r>
+            <w:r w:rsidR="00163983">
+              <w:t xml:space="preserve"> und Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, Italienisch, Rechts- und Wirtschaftskunde, Sport und Bewegung und </w:t>
+            </w:r>
+            <w:r w:rsidR="001906D4">
+              <w:t>Wirtschaftsg</w:t>
+            </w:r>
+            <w:r>
+              <w:t>eographie</w:t>
+            </w:r>
+            <w:r w:rsidR="001906D4">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0E054B" w14:textId="77777777" w:rsidR="001906D4" w:rsidRDefault="001906D4" w:rsidP="001906D4"/>
+          <w:p w14:paraId="21AB0F34" w14:textId="77777777" w:rsidR="00ED0CC3" w:rsidRDefault="00ED0CC3" w:rsidP="00ED0CC3">
+            <w:r>
+              <w:t>Globalisierung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B0125B8" w14:textId="0D479D0A" w:rsidR="006758C7" w:rsidRDefault="006758C7" w:rsidP="00ED0CC3">
+            <w:r>
+              <w:t>Weltanschauungen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14370B48" w14:textId="77777777" w:rsidR="00ED0CC3" w:rsidRDefault="00ED0CC3" w:rsidP="00ED0CC3">
+            <w:r>
+              <w:t xml:space="preserve">Sprache und Kultur </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EB88759" w14:textId="77777777" w:rsidR="00ED0CC3" w:rsidRDefault="00ED0CC3" w:rsidP="00ED0CC3">
+            <w:r>
+              <w:t>Die Menschenwürde</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282D3208" w14:textId="49511D5F" w:rsidR="00ED0CC3" w:rsidRDefault="00D37AEC" w:rsidP="00ED0CC3">
+            <w:r>
+              <w:t>Das Leben: vom Beginn bis zum Ende</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2319E226" w14:textId="68E5286F" w:rsidR="00245838" w:rsidRDefault="00ED0CC3" w:rsidP="00ED0CC3">
+            <w:r>
+              <w:t>Wirtschaftsethik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="400CD607" w14:textId="77777777" w:rsidR="00245838" w:rsidRDefault="00245838"/>
+    <w:p w14:paraId="5C596050" w14:textId="01479214" w:rsidR="00EA2866" w:rsidRPr="007401BF" w:rsidRDefault="001B654E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007401BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Teil B Fach/Klasse/Abschnitt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA626CB" w14:textId="49F375A5" w:rsidR="001B654E" w:rsidRDefault="001B654E">
+      <w:r>
+        <w:t>Inhalte und Themen</w:t>
+      </w:r>
+      <w:r w:rsidR="000459F0">
+        <w:t xml:space="preserve"> je Klasse oder Abschnitt</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6656"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00157568" w14:paraId="7BAD1B71" w14:textId="77777777" w:rsidTr="00515663">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6EDB10" w14:textId="0E448444" w:rsidR="00157568" w:rsidRDefault="00961C40" w:rsidP="00515663">
+            <w:r>
+              <w:t>1. Biennium (1.+2. Klasse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD1E204" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Gruppenarbeit, Rollenspiel, Kurzvideos</w:t>
+          <w:p w14:paraId="082B2EBF" w14:textId="0A0C2699" w:rsidR="00157568" w:rsidRDefault="00961C40" w:rsidP="00515663">
+            <w:r>
+              <w:t>Inhaltliche Ausformung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157568" w14:paraId="3BF4A68C" w14:textId="77777777" w:rsidTr="00515663">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B02B7E3" w14:textId="77777777" w:rsidR="00157568" w:rsidRDefault="00157568" w:rsidP="00515663">
+            <w:r>
+              <w:t>Kompetenzüberprüfung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD8924F" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Diskussion, Präsentationen</w:t>
+          <w:p w14:paraId="53AD8F34" w14:textId="6ECF3328" w:rsidR="008179DA" w:rsidRDefault="008179DA" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00C00643">
+              <w:t>inführung ins Fach</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">: Was ist Ethik? </w:t>
+            </w:r>
+            <w:r w:rsidR="00C10D81">
+              <w:t>Unterschied Ethik – Moral – Recht - Religion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445B9555" w14:textId="48081587" w:rsidR="008179DA" w:rsidRDefault="008179DA" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00C00643">
+              <w:t>dentität</w:t>
+            </w:r>
+            <w:r w:rsidR="00C353E8">
+              <w:t>, Werte, Rollen, Beziehungen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087CB6BF" w14:textId="01BCA9F1" w:rsidR="008179DA" w:rsidRDefault="008179DA" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00C00643">
+              <w:t>ebensgestaltungsmodelle</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> aus der P</w:t>
+            </w:r>
+            <w:r w:rsidR="001D552B">
+              <w:t>hilosophie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="337B8133" w14:textId="60193244" w:rsidR="008179DA" w:rsidRDefault="00C00643" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">School </w:t>
+            </w:r>
+            <w:r w:rsidR="007401BF">
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">f </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>life</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="241843C4" w14:textId="224EE4C5" w:rsidR="008179DA" w:rsidRDefault="008179DA" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00C00643">
+              <w:t>ymbolsprache</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51EC7F8F" w14:textId="02D0C37B" w:rsidR="008179DA" w:rsidRDefault="00C00643" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Liebe und Partnerschaft</w:t>
+            </w:r>
+            <w:r w:rsidR="001D552B">
+              <w:t xml:space="preserve"> – Umgang mit Vielfalt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E6641E" w14:textId="7A180366" w:rsidR="008179DA" w:rsidRDefault="007D45C4" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Verantwortung, </w:t>
+            </w:r>
+            <w:r w:rsidR="008179DA">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00C00643">
+              <w:t>reiheit</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, Gewissen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D0B748" w14:textId="34D39986" w:rsidR="008179DA" w:rsidRDefault="008179DA" w:rsidP="00C00643">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidR="00C00643">
+              <w:t>lück</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5A50">
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:r>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5A50">
+              <w:t>lücksethiken</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA37819" w14:textId="25C2787E" w:rsidR="00BA5A50" w:rsidRDefault="008179DA" w:rsidP="00BA5A50">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5A50">
+              <w:t>ucht</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58044DA9" w14:textId="4A8BBBBD" w:rsidR="008179DA" w:rsidRDefault="008179DA" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5A50">
+              <w:t>inn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3824378B" w14:textId="20265F20" w:rsidR="008179DA" w:rsidRDefault="008179DA" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5A50">
+              <w:t>hänomen des Religiösen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60739F98" w14:textId="2A2F744E" w:rsidR="008179DA" w:rsidRDefault="008179DA" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5A50">
+              <w:t>onfliktreiche Gruppierungen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBE6ABA" w14:textId="5B869AD9" w:rsidR="008179DA" w:rsidRDefault="008179DA" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5A50">
+              <w:t>elingendes Zusammenleben</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A11399C" w14:textId="0141D1AC" w:rsidR="008179DA" w:rsidRDefault="008179DA" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5A50">
+              <w:t>eilige Orte</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AEB79A7" w14:textId="77777777" w:rsidR="00157568" w:rsidRDefault="008179DA" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00F626EC">
+              <w:t>ituale / Ritualdesigner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A6ED91" w14:textId="18EEA8C9" w:rsidR="007D45C4" w:rsidRDefault="00A06447" w:rsidP="008179DA">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Ethik und Medien: Fake News, soziale Netzwerke</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F46562" w:rsidRPr="00F46562" w14:paraId="52986C19" w14:textId="77777777" w:rsidTr="000F3EAD">
-[...2 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w14:paraId="238175F6" w14:textId="77777777" w:rsidR="000459F0" w:rsidRDefault="000459F0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6656"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E2391" w14:paraId="6A627E67" w14:textId="77777777" w:rsidTr="00515663">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33945241" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Konflikte analysieren und Lösungsansätze entwickeln.</w:t>
+          <w:p w14:paraId="0865E0E6" w14:textId="3C146EDE" w:rsidR="004E2391" w:rsidRDefault="004E2391" w:rsidP="00515663">
+            <w:r>
+              <w:t>2. Biennium (3.+4. Klasse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C24474D" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t>Verantwortung, Freiheit, Gewissen</w:t>
+          <w:p w14:paraId="47718E07" w14:textId="77777777" w:rsidR="004E2391" w:rsidRDefault="004E2391" w:rsidP="00515663">
+            <w:r>
+              <w:t>Inhaltliche Ausformung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E2391" w14:paraId="3322BECC" w14:textId="77777777" w:rsidTr="00515663">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9829C8" w14:textId="77777777" w:rsidR="004E2391" w:rsidRDefault="004E2391" w:rsidP="00515663">
+            <w:r>
+              <w:t>Kompetenzüberprüfung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...4 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76D03DF2" w14:textId="77777777" w:rsidR="00F46562" w:rsidRPr="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Fallbeispiele, </w:t>
+          <w:p w14:paraId="5CBA59D3" w14:textId="77777777" w:rsidR="004E2391" w:rsidRDefault="009E428B" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Sprache und Kommunikation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535A011E" w14:textId="77777777" w:rsidR="009E428B" w:rsidRDefault="00D544F1" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mentale Gesundheit: der Begriff Psyche; Ansatz des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F46562">
-[...4 lines deleted...]
-              <w:t>Dilemmadiskussion</w:t>
+            <w:r>
+              <w:t>Mindfulness</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-        </w:tc>
-[...120 lines deleted...]
-              <w:t>Projektarbeiten</w:t>
+          <w:p w14:paraId="6E39CADE" w14:textId="77777777" w:rsidR="00D544F1" w:rsidRDefault="009D6164" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Vergebung und Vergeben</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="105EEC6E" w14:textId="77777777" w:rsidR="009D6164" w:rsidRDefault="009D6164" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Theorien der Ethik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5569328B" w14:textId="32D5E8C9" w:rsidR="009D6164" w:rsidRDefault="009D6164" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Tugendethik</w:t>
+            </w:r>
+            <w:r w:rsidR="00C66CD6">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="008D0F94">
+              <w:t>Demokratie – Menschenwürde - Macht</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C304B8" w14:textId="70F69FD5" w:rsidR="00707BE8" w:rsidRDefault="00707BE8" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Fernöstliche Weltanschauungen</w:t>
+            </w:r>
+            <w:r w:rsidR="00F37018">
+              <w:t xml:space="preserve"> im Vergleich zu </w:t>
+            </w:r>
+            <w:r w:rsidR="00C57124">
+              <w:t>den Religionen des Abendlandes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2980AC2B" w14:textId="4EA677E4" w:rsidR="00471B47" w:rsidRDefault="00DE756F" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Verschiedene Menschen- und Weltbilder: Philosophie</w:t>
+            </w:r>
+            <w:r w:rsidR="004A6DA8">
+              <w:t xml:space="preserve"> (Kant, Aristoteles, </w:t>
+            </w:r>
+            <w:r w:rsidR="00430805">
+              <w:t>Descartes)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> – Religion - Naturwissenschaft</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C582FF2" w14:textId="24134F38" w:rsidR="00707BE8" w:rsidRDefault="00707BE8" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Umweltethik</w:t>
+            </w:r>
+            <w:r w:rsidR="001B3006">
+              <w:t xml:space="preserve"> mit Schöpfungs</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA42D2">
+              <w:t>verantwortung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C08B69D" w14:textId="77777777" w:rsidR="003C21DF" w:rsidRDefault="003C21DF" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Verantwortungsethik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F892933" w14:textId="1C6E012F" w:rsidR="003C21DF" w:rsidRDefault="003C21DF" w:rsidP="00471B47">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Wirtschaftsethik</w:t>
+            </w:r>
+            <w:r w:rsidR="001500A2">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2FB1" w:rsidRPr="00DD2FB1">
+              <w:t xml:space="preserve">Ethik </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2FB1">
+              <w:t xml:space="preserve">und </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2FB1" w:rsidRPr="00DD2FB1">
+              <w:t xml:space="preserve">Wirtschaft </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2FB1">
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2FB1" w:rsidRPr="00DD2FB1">
+              <w:t>Fairtrade</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2FB1">
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2FB1" w:rsidRPr="00DD2FB1">
+              <w:t xml:space="preserve"> CSR</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2FB1">
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2FB1" w:rsidRPr="00DD2FB1">
+              <w:t xml:space="preserve"> Konsumkritik</w:t>
+            </w:r>
+            <w:r w:rsidR="005805E9" w:rsidRPr="005805E9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42DFB">
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42DFB" w:rsidRPr="00A42DFB">
+              <w:t>Korruption</w:t>
+            </w:r>
+            <w:r w:rsidR="00A42DFB">
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42DFB" w:rsidRPr="00A42DFB">
+              <w:t>Steuermora</w:t>
+            </w:r>
+            <w:r w:rsidR="00A42DFB">
+              <w:t xml:space="preserve">l - </w:t>
+            </w:r>
+            <w:r w:rsidR="00A42DFB" w:rsidRPr="00A42DFB">
+              <w:t>Arbeitswelt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE087C1" w14:textId="77777777" w:rsidR="003C21DF" w:rsidRDefault="003C21DF" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Tierethik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01E928DC" w14:textId="77777777" w:rsidR="00CA42D2" w:rsidRDefault="00CA42D2" w:rsidP="00346875">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Medizinethik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F62FA22" w14:textId="49C1BDA2" w:rsidR="00CA42D2" w:rsidRDefault="008D0F94" w:rsidP="002C4B1D">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Umweltethik: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F37018">
+              <w:t xml:space="preserve">KI – Bioethik </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E1513E5" w14:textId="1F6B5866" w:rsidR="00F46562" w:rsidRDefault="00F46562" w:rsidP="00F46562">
-[...1523 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w14:paraId="3792E017" w14:textId="77777777" w:rsidR="00AC330D" w:rsidRDefault="00AC330D"/>
+    <w:sectPr w:rsidR="00AC330D" w:rsidSect="000C40C4">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="DINOT-Light">
+    <w:panose1 w:val="02000504040000020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="4000206A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{C0A7E734-8AA4-45DC-A11E-A8F96D93CCAA}"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{FEDDD87A-9E91-4FBE-9A0D-2F7627D55775}"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24B1438F"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="01BA7437"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63A6699C"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CB84F92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B13E47CE"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CD34B2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11B6AF9E"/>
+    <w:lvl w:ilvl="0" w:tplc="66AC49AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="DINOT-Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="DINOT-Light" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ACF23E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="694039D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA2691E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1040C0EA"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
-[...30 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...446 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1561135576">
+  <w:num w:numId="1" w16cid:durableId="1440829755">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="344282490">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="206457389">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="428620119">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1120153237">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1385330495">
+  <w:num w:numId="5" w16cid:durableId="2003044166">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:embedTrueTypeFonts/>
+  <w:zoom w:percent="99"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F46562"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F46562"/>
+    <w:rsidRoot w:val="000C40C4"/>
+    <w:rsid w:val="00036A91"/>
+    <w:rsid w:val="00040C30"/>
+    <w:rsid w:val="000459F0"/>
+    <w:rsid w:val="00092671"/>
+    <w:rsid w:val="000B46F1"/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rsid w:val="000C5957"/>
+    <w:rsid w:val="00100D58"/>
+    <w:rsid w:val="00125D85"/>
+    <w:rsid w:val="001500A2"/>
+    <w:rsid w:val="001513B9"/>
+    <w:rsid w:val="00157568"/>
+    <w:rsid w:val="00163983"/>
+    <w:rsid w:val="00167214"/>
+    <w:rsid w:val="00177317"/>
+    <w:rsid w:val="001906D4"/>
+    <w:rsid w:val="001B3006"/>
+    <w:rsid w:val="001B654E"/>
+    <w:rsid w:val="001D534F"/>
+    <w:rsid w:val="001D552B"/>
+    <w:rsid w:val="0020542D"/>
+    <w:rsid w:val="002164FE"/>
+    <w:rsid w:val="00245838"/>
+    <w:rsid w:val="00252726"/>
+    <w:rsid w:val="0025595F"/>
+    <w:rsid w:val="00270562"/>
+    <w:rsid w:val="002874F3"/>
+    <w:rsid w:val="002C0CC1"/>
+    <w:rsid w:val="002C4B1D"/>
+    <w:rsid w:val="0033156F"/>
+    <w:rsid w:val="00346875"/>
+    <w:rsid w:val="003B796B"/>
+    <w:rsid w:val="003C21DF"/>
+    <w:rsid w:val="003C7607"/>
+    <w:rsid w:val="003D1AA5"/>
+    <w:rsid w:val="00403019"/>
+    <w:rsid w:val="00430805"/>
+    <w:rsid w:val="004433C1"/>
+    <w:rsid w:val="00460EA9"/>
+    <w:rsid w:val="00464B1E"/>
+    <w:rsid w:val="00471B47"/>
+    <w:rsid w:val="004A2599"/>
+    <w:rsid w:val="004A601F"/>
+    <w:rsid w:val="004A6DA8"/>
+    <w:rsid w:val="004D3D77"/>
+    <w:rsid w:val="004E2391"/>
+    <w:rsid w:val="004F2002"/>
+    <w:rsid w:val="0050724D"/>
+    <w:rsid w:val="0052555B"/>
+    <w:rsid w:val="005363E5"/>
+    <w:rsid w:val="00564BCE"/>
+    <w:rsid w:val="00564DAC"/>
+    <w:rsid w:val="005805E9"/>
+    <w:rsid w:val="00584FC3"/>
+    <w:rsid w:val="005C4486"/>
+    <w:rsid w:val="005C7148"/>
+    <w:rsid w:val="005D1AC6"/>
+    <w:rsid w:val="00606110"/>
+    <w:rsid w:val="006233D3"/>
+    <w:rsid w:val="00655BFC"/>
+    <w:rsid w:val="00657D2D"/>
+    <w:rsid w:val="006744D5"/>
+    <w:rsid w:val="006758C7"/>
+    <w:rsid w:val="00684D18"/>
+    <w:rsid w:val="00694057"/>
+    <w:rsid w:val="00700427"/>
+    <w:rsid w:val="00707BE8"/>
+    <w:rsid w:val="0071500E"/>
+    <w:rsid w:val="0072026F"/>
+    <w:rsid w:val="00730E17"/>
+    <w:rsid w:val="007401BF"/>
+    <w:rsid w:val="007569B6"/>
+    <w:rsid w:val="00770DC4"/>
+    <w:rsid w:val="007766E2"/>
+    <w:rsid w:val="007C1648"/>
+    <w:rsid w:val="007D273F"/>
+    <w:rsid w:val="007D45C4"/>
+    <w:rsid w:val="007E6D31"/>
+    <w:rsid w:val="008060B2"/>
+    <w:rsid w:val="00814ED5"/>
+    <w:rsid w:val="008179DA"/>
+    <w:rsid w:val="008241D1"/>
+    <w:rsid w:val="00841859"/>
+    <w:rsid w:val="008421A6"/>
+    <w:rsid w:val="00887CBA"/>
+    <w:rsid w:val="00890CF3"/>
+    <w:rsid w:val="00896C60"/>
+    <w:rsid w:val="008B5455"/>
+    <w:rsid w:val="008B59BC"/>
+    <w:rsid w:val="008C691F"/>
+    <w:rsid w:val="008D0F94"/>
+    <w:rsid w:val="008D2D3E"/>
+    <w:rsid w:val="008F0879"/>
+    <w:rsid w:val="00904AA1"/>
+    <w:rsid w:val="009108C7"/>
+    <w:rsid w:val="00913EA2"/>
+    <w:rsid w:val="00914D06"/>
+    <w:rsid w:val="009553FD"/>
+    <w:rsid w:val="00961C40"/>
+    <w:rsid w:val="009754CA"/>
+    <w:rsid w:val="00997A3C"/>
+    <w:rsid w:val="009D6164"/>
+    <w:rsid w:val="009E428B"/>
+    <w:rsid w:val="00A06447"/>
+    <w:rsid w:val="00A25C20"/>
+    <w:rsid w:val="00A370CE"/>
+    <w:rsid w:val="00A42DFB"/>
+    <w:rsid w:val="00A566E7"/>
+    <w:rsid w:val="00A737F9"/>
+    <w:rsid w:val="00AA0006"/>
+    <w:rsid w:val="00AA110B"/>
+    <w:rsid w:val="00AC3165"/>
+    <w:rsid w:val="00AC330D"/>
+    <w:rsid w:val="00AC54CD"/>
+    <w:rsid w:val="00AD66D1"/>
+    <w:rsid w:val="00B24E69"/>
+    <w:rsid w:val="00B825AA"/>
+    <w:rsid w:val="00B934E3"/>
+    <w:rsid w:val="00BA5A50"/>
+    <w:rsid w:val="00BC16EC"/>
+    <w:rsid w:val="00BC3678"/>
+    <w:rsid w:val="00BE6BB1"/>
+    <w:rsid w:val="00C00643"/>
+    <w:rsid w:val="00C10D81"/>
+    <w:rsid w:val="00C353E8"/>
+    <w:rsid w:val="00C57124"/>
+    <w:rsid w:val="00C66CD6"/>
+    <w:rsid w:val="00C915F5"/>
+    <w:rsid w:val="00CA42D2"/>
+    <w:rsid w:val="00CB32FA"/>
+    <w:rsid w:val="00CC0095"/>
+    <w:rsid w:val="00CF04A8"/>
+    <w:rsid w:val="00D07F93"/>
+    <w:rsid w:val="00D21D0E"/>
+    <w:rsid w:val="00D3429A"/>
+    <w:rsid w:val="00D37AEC"/>
+    <w:rsid w:val="00D544F1"/>
+    <w:rsid w:val="00D6148B"/>
+    <w:rsid w:val="00D7228B"/>
+    <w:rsid w:val="00D87E10"/>
+    <w:rsid w:val="00D9770D"/>
+    <w:rsid w:val="00DD2612"/>
+    <w:rsid w:val="00DD2FB1"/>
+    <w:rsid w:val="00DE756F"/>
+    <w:rsid w:val="00E13456"/>
+    <w:rsid w:val="00E43C02"/>
+    <w:rsid w:val="00E75521"/>
+    <w:rsid w:val="00E8228B"/>
+    <w:rsid w:val="00EA2866"/>
+    <w:rsid w:val="00ED0CC3"/>
+    <w:rsid w:val="00F15975"/>
+    <w:rsid w:val="00F312E0"/>
+    <w:rsid w:val="00F37018"/>
+    <w:rsid w:val="00F47718"/>
+    <w:rsid w:val="00F626EC"/>
+    <w:rsid w:val="00F66973"/>
+    <w:rsid w:val="00F7775C"/>
+    <w:rsid w:val="00FA1E46"/>
+    <w:rsid w:val="00FC5A6A"/>
+    <w:rsid w:val="00FE0752"/>
+    <w:rsid w:val="00FF0B7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="349F6535"/>
+  <w14:docId w14:val="675C8EA8"/>
+  <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{392EAC5A-1416-B94C-92D3-42AD6232316F}"/>
+  <w15:docId w15:val="{21B16F49-6299-4370-88AD-49D812DD363A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="DINOT-Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="DINOT-Light" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4274,258 +3269,655 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zitat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Zitat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF3DD2"/>
+    <w:rsid w:val="000C40C4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000C40C4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A370CE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD2FB1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...106 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4533,54 +3925,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4733,74 +4125,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18CE05BE-E926-4C8B-A626-6BCE2D707281}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5563</Characters>
+  <Pages>6</Pages>
+  <Words>1638</Words>
+  <Characters>10323</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6434</CharactersWithSpaces>
+  <CharactersWithSpaces>11938</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Baier, Martin-Herbert</dc:creator>
+  <dc:creator>Martin Baier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>